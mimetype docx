--- v0 (2026-04-16)
+++ v1 (2026-07-25)
@@ -1,105 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FCC4BCF" w14:textId="7B8C7D05" w:rsidR="00923448" w:rsidRDefault="001C3BB8" w:rsidP="001C3BB8">
+    <w:p w14:paraId="4FCC4BCF" w14:textId="1F56463F" w:rsidR="00923448" w:rsidRDefault="00924024" w:rsidP="001C3BB8">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="00924024">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7102CC0D" wp14:editId="02290AB5">
-[...2 lines deleted...]
-            <wp:docPr id="584451969" name="Obrázek 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BD1B19B" wp14:editId="46977587">
+            <wp:extent cx="5563082" cy="1577477"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="1485621742" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1485621742" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="1280160"/>
+                      <a:ext cx="5563082" cy="1577477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00923448">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85368A" w14:textId="77777777" w:rsidR="00923448" w:rsidRDefault="00923448" w:rsidP="00923448">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:rPr>
           <w:rFonts w:ascii="Antique Olive" w:hAnsi="Antique Olive"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -170,52 +156,61 @@
         <w:pStyle w:val="Nadpis2"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">(VYPLNÍ </w:t>
       </w:r>
       <w:r w:rsidRPr="008628F6">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ŠKOLA )</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>ŠKOLA )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="13143E5D" w14:textId="77777777" w:rsidR="00725C17" w:rsidRPr="009823DD" w:rsidRDefault="00725C17" w:rsidP="009823DD">
       <w:pPr>
         <w:pStyle w:val="Tlotextu"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AA92CA3" w14:textId="7627763F" w:rsidR="00923448" w:rsidRPr="00A54BAE" w:rsidRDefault="00FA5277" w:rsidP="00FA5277">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A54BAE">
@@ -502,56 +497,65 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009823DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FE7599" w14:textId="38B2301F" w:rsidR="00923448" w:rsidRDefault="00A54BAE" w:rsidP="00923448">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009823DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Telefon:                                                       </w:t>
+        <w:t xml:space="preserve">Telefon:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009823DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                    </w:t>
       </w:r>
       <w:r w:rsidR="008F6D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> E-mail</w:t>
       </w:r>
       <w:r w:rsidR="00923448">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305ED904" w14:textId="77777777" w:rsidR="00A54BAE" w:rsidRDefault="000C495E" w:rsidP="00923448">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -739,63 +743,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> do které je žák zařazen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0007D977" w14:textId="4A893FDE" w:rsidR="00923448" w:rsidRDefault="00923448" w:rsidP="00754D5B">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Počet žáků ve třídě, kde se dítě/žák/student vzdělává </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00144F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
       <w:r w:rsidR="00060989">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">:                    </w:t>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00060989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="00E734D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00144F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">z toho se SVP: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482E5431" w14:textId="77777777" w:rsidR="00923448" w:rsidRPr="001523D6" w:rsidRDefault="00923448" w:rsidP="00754D5B">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
@@ -1041,114 +1054,87 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B61D032" w14:textId="77777777" w:rsidR="00584D49" w:rsidRDefault="00584D49" w:rsidP="00923448">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="627CDE69" w14:textId="77777777" w:rsidR="006026D6" w:rsidRDefault="006026D6" w:rsidP="00613628">
+    <w:p w14:paraId="699363F8" w14:textId="77777777" w:rsidR="00924024" w:rsidRDefault="00924024" w:rsidP="00923448">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B6D5096" w14:textId="5B84CA08" w:rsidR="00584D49" w:rsidRDefault="00E734D3" w:rsidP="00613628">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...40 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CHARAKTERISTIKA</w:t>
       </w:r>
       <w:r w:rsidR="00584D49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHOVÁNÍ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1639,58 +1625,69 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11F6B584" w14:textId="77777777" w:rsidR="002F05C4" w:rsidRDefault="002F05C4" w:rsidP="00584D49">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57AF1430" w14:textId="13D63D12" w:rsidR="00923448" w:rsidRPr="00E734D3" w:rsidRDefault="00584D49" w:rsidP="00584D49">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E734D3">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">V:                                        </w:t>
+        <w:t xml:space="preserve">V:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E734D3">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
       </w:r>
       <w:r w:rsidR="00E734D3">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00E734D3">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Dne: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72A66946" w14:textId="77777777" w:rsidR="006026D6" w:rsidRDefault="006026D6" w:rsidP="00613628">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -1709,51 +1706,50 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="255ABEC2" w14:textId="7D7AD66B" w:rsidR="00613628" w:rsidRDefault="00CA4A6A" w:rsidP="00613628">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A33EE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zprac</w:t>
       </w:r>
       <w:r w:rsidR="004A33EE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oval</w:t>
       </w:r>
       <w:r w:rsidR="008F6D3D">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: (</w:t>
       </w:r>
       <w:r w:rsidR="006026D6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
@@ -1779,197 +1775,219 @@
         </w:rPr>
         <w:t>příjmení, funkce, kontakt – pokud není osobou</w:t>
       </w:r>
       <w:r w:rsidR="00613628">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> určenou pro spolupráci se ŠPZ):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2554D64B" w14:textId="77777777" w:rsidR="00613628" w:rsidRDefault="00613628" w:rsidP="00613628">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42ADCF77" w14:textId="77777777" w:rsidR="00E734D3" w:rsidRPr="00613628" w:rsidRDefault="00E734D3" w:rsidP="00613628">
+    <w:p w14:paraId="42ADCF77" w14:textId="190FD993" w:rsidR="00E734D3" w:rsidRPr="00613628" w:rsidRDefault="00E734D3" w:rsidP="00613628">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E734D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poznámka : do SPC zašlete </w:t>
       </w:r>
+      <w:r w:rsidR="00F2523E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>výhradně</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E734D3">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">na  e-mail: </w:t>
-[...10 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2523E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do datové schránky: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2523E" w:rsidRPr="00F2523E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sucn5je</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2523E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E734D3">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>po vyplnění VŠECH uvedených POLOŽEK</w:t>
       </w:r>
       <w:r w:rsidR="00754D5B">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> společně se Ž</w:t>
       </w:r>
       <w:r w:rsidR="006026D6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ádostí o poskytnutí služby a Vyhodnocením PO, pokud jsou součástí.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E734D3" w:rsidRPr="00613628" w:rsidSect="009B4522">
+    <w:sectPr w:rsidR="00E734D3" w:rsidRPr="00613628" w:rsidSect="00924024">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Antique Olive">
     <w:altName w:val="Corbel"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4F5AE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="561258BA"/>
     <w:lvl w:ilvl="0" w:tplc="04050009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2173,137 +2191,142 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1468425743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="498351498">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00923448"/>
     <w:rsid w:val="00060989"/>
     <w:rsid w:val="000C495E"/>
     <w:rsid w:val="00144F91"/>
     <w:rsid w:val="001B66C5"/>
     <w:rsid w:val="001C3BB8"/>
     <w:rsid w:val="002F05C4"/>
     <w:rsid w:val="00305A94"/>
     <w:rsid w:val="003060ED"/>
     <w:rsid w:val="00340DA0"/>
     <w:rsid w:val="003F7CC2"/>
     <w:rsid w:val="0046713D"/>
     <w:rsid w:val="004A33EE"/>
     <w:rsid w:val="00584D49"/>
     <w:rsid w:val="006026D6"/>
     <w:rsid w:val="00613628"/>
     <w:rsid w:val="00677FBB"/>
     <w:rsid w:val="006964BC"/>
     <w:rsid w:val="00725C17"/>
     <w:rsid w:val="00754D5B"/>
+    <w:rsid w:val="0077051D"/>
     <w:rsid w:val="007C7DE7"/>
     <w:rsid w:val="008A77F3"/>
     <w:rsid w:val="008B50B0"/>
     <w:rsid w:val="008F6D3D"/>
     <w:rsid w:val="00923448"/>
+    <w:rsid w:val="00924024"/>
     <w:rsid w:val="009823DD"/>
     <w:rsid w:val="009B4522"/>
+    <w:rsid w:val="009C337D"/>
     <w:rsid w:val="009D06B7"/>
     <w:rsid w:val="00A12EC5"/>
     <w:rsid w:val="00A54BAE"/>
     <w:rsid w:val="00A618E6"/>
     <w:rsid w:val="00A71D3E"/>
     <w:rsid w:val="00C86753"/>
     <w:rsid w:val="00CA4A6A"/>
     <w:rsid w:val="00D65A87"/>
     <w:rsid w:val="00D765CD"/>
     <w:rsid w:val="00E01845"/>
     <w:rsid w:val="00E4445E"/>
     <w:rsid w:val="00E734D3"/>
     <w:rsid w:val="00F1371F"/>
+    <w:rsid w:val="00F2523E"/>
     <w:rsid w:val="00FA5277"/>
     <w:rsid w:val="00FC00B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0ECF8BC3"/>
   <w15:docId w15:val="{99E37EFC-0992-4CC5-BADD-A40F4D33E810}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2816,51 +2839,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="DejaVu Sans" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00923448"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="61104764">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="82728227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2878,51 +2901,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1016351979">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@spcteplice.cz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3186,66 +3209,66 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3212008B-07A5-468D-AAEF-6B082A0F5CBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1558</Characters>
+  <Pages>2</Pages>
+  <Words>258</Words>
+  <Characters>1527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1818</CharactersWithSpaces>
+  <CharactersWithSpaces>1782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vanda Korandová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>