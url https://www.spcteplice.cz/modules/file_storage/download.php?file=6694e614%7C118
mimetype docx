--- v0 (2026-04-16)
+++ v1 (2026-07-25)
@@ -1,104 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="119A26D2" w14:textId="6AB28F25" w:rsidR="00A12C89" w:rsidRDefault="00C96F34" w:rsidP="00C96F34">
+    <w:p w14:paraId="119A26D2" w14:textId="0ED95602" w:rsidR="00A12C89" w:rsidRDefault="003B7AB8" w:rsidP="00C96F34">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidRPr="003B7AB8">
+        <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF65540" wp14:editId="187C115B">
-[...2 lines deleted...]
-            <wp:docPr id="2134745334" name="Obrázek 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42C54CBD" wp14:editId="261DC97A">
+            <wp:extent cx="5563082" cy="1577477"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="143974234" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="143974234" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="1280160"/>
+                      <a:ext cx="5563082" cy="1577477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A12C89">
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4604763E" w14:textId="7BF3157D" w:rsidR="00A12C89" w:rsidRDefault="00A12C89" w:rsidP="00C96F34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -856,88 +842,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="233616F9" w14:textId="57878889" w:rsidR="00DA7835" w:rsidRPr="00A12C89" w:rsidRDefault="00553615" w:rsidP="00D82303">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>*) V případě vyslovení nesouhlasu nelze poradenskou službu poskytnout</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DA7835" w:rsidRPr="00A12C89" w:rsidSect="005716D3">
+    <w:sectPr w:rsidR="00DA7835" w:rsidRPr="00A12C89" w:rsidSect="003B7AB8">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201213CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3D2F9FE"/>
     <w:lvl w:ilvl="0" w:tplc="04050017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1174,119 +1160,121 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="416632235">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1480224219">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="701245229">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A12C89"/>
     <w:rsid w:val="0017113F"/>
     <w:rsid w:val="002126FA"/>
     <w:rsid w:val="003A4716"/>
+    <w:rsid w:val="003B7AB8"/>
     <w:rsid w:val="003D7C97"/>
     <w:rsid w:val="004C6D3D"/>
     <w:rsid w:val="00553615"/>
     <w:rsid w:val="005716D3"/>
     <w:rsid w:val="005C7BBA"/>
     <w:rsid w:val="0063148B"/>
     <w:rsid w:val="006625FF"/>
+    <w:rsid w:val="0077051D"/>
     <w:rsid w:val="008851D3"/>
     <w:rsid w:val="00961395"/>
     <w:rsid w:val="00A12C89"/>
     <w:rsid w:val="00A430A9"/>
     <w:rsid w:val="00AC30AC"/>
     <w:rsid w:val="00C7000C"/>
     <w:rsid w:val="00C96F34"/>
     <w:rsid w:val="00D55A18"/>
     <w:rsid w:val="00D82303"/>
     <w:rsid w:val="00DA7835"/>
     <w:rsid w:val="00F1371F"/>
     <w:rsid w:val="00F40F7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="17CE758B"/>
   <w15:docId w15:val="{D107C3B5-AB13-4624-9139-30F4185B167E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1732,74 +1720,74 @@
     <w:link w:val="Zhlav"/>
     <w:semiHidden/>
     <w:rsid w:val="00A12C89"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00DA7835"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1046565227">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>