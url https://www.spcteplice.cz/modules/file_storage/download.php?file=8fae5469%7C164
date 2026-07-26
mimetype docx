--- v0 (2026-04-16)
+++ v1 (2026-07-26)
@@ -1,487 +1,496 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33230600" w14:textId="54BB5F96" w:rsidR="0032454C" w:rsidRDefault="00CE2FC3" w:rsidP="0032454C">
+    <w:p w14:paraId="33230600" w14:textId="30E14F1E" w:rsidR="0032454C" w:rsidRDefault="00767DF5" w:rsidP="0032454C">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Antique Olive" w:hAnsi="Antique Olive"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00767DF5">
         <w:rPr>
           <w:rFonts w:ascii="Antique Olive" w:hAnsi="Antique Olive"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DAA2824" wp14:editId="02A6D162">
-[...2 lines deleted...]
-            <wp:docPr id="710556677" name="Obrázek 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EA4F050" wp14:editId="28A412AB">
+            <wp:extent cx="5563082" cy="1577477"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="41174142" name="Obrázek 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="41174142" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5760720" cy="1280160"/>
+                      <a:ext cx="5563082" cy="1577477"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A9EB11" w14:textId="77777777" w:rsidR="0032454C" w:rsidRPr="00605CE0" w:rsidRDefault="0032454C" w:rsidP="0032454C">
+    <w:p w14:paraId="7F1CFA8B" w14:textId="77777777" w:rsidR="00767DF5" w:rsidRDefault="00767DF5" w:rsidP="0032454C">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:ind w:firstLine="2124"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="61A9EB11" w14:textId="5048421C" w:rsidR="0032454C" w:rsidRPr="00605CE0" w:rsidRDefault="0032454C" w:rsidP="0032454C">
+      <w:pPr>
+        <w:pStyle w:val="Zhlav"/>
+        <w:ind w:firstLine="2124"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE899AB" w14:textId="7ADD781C" w:rsidR="003E4647" w:rsidRPr="001F1F80" w:rsidRDefault="00CE2FC3" w:rsidP="00CE2FC3">
+    <w:p w14:paraId="2EE899AB" w14:textId="72DD0D4C" w:rsidR="003E4647" w:rsidRPr="001F1F80" w:rsidRDefault="00CE2FC3" w:rsidP="00CE2FC3">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">                              </w:t>
+        <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidR="007F7E7C" w:rsidRPr="001F1F80">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Žádost o poskytnutí služby SPC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5C0CF0" w14:textId="31A77C16" w:rsidR="003264DC" w:rsidRPr="007C50DA" w:rsidRDefault="000B1B4F" w:rsidP="0032454C">
+    <w:p w14:paraId="2C5C0CF0" w14:textId="0A2A5264" w:rsidR="003264DC" w:rsidRPr="007C50DA" w:rsidRDefault="000B1B4F" w:rsidP="0032454C">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="002C149E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007B4D8F" w:rsidRPr="007C50DA">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">klient </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74099" w:rsidRPr="007C50DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v evidenci </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D8F" w:rsidRPr="007C50DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>SPC Teplice</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4647" w:rsidRPr="007C50DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62692887" w14:textId="77777777" w:rsidR="008E163D" w:rsidRPr="001F1F80" w:rsidRDefault="007F7E7C" w:rsidP="008E163D">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>KLIENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7744BEF9" w14:textId="77777777" w:rsidR="008E163D" w:rsidRDefault="007F7E7C" w:rsidP="008E163D">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C149E">
-[...50 lines deleted...]
-          <w:u w:val="none"/>
+    </w:p>
+    <w:p w14:paraId="235F40EF" w14:textId="77777777" w:rsidR="007B4D8F" w:rsidRPr="008E163D" w:rsidRDefault="007F7E7C" w:rsidP="008E163D">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Datum narození:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184AC8A6" w14:textId="77777777" w:rsidR="007B4D8F" w:rsidRPr="00BF5BF1" w:rsidRDefault="007F7E7C" w:rsidP="008E163D">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Bydliště (adresa včetně PSČ):</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08004826" w14:textId="77777777" w:rsidR="003C34FC" w:rsidRDefault="003C34FC" w:rsidP="003C34FC">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDC83FE" w14:textId="77777777" w:rsidR="003264DC" w:rsidRPr="001F1F80" w:rsidRDefault="007F7E7C" w:rsidP="003C34FC">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZÁKONNÝ ZÁSTUPCE </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2FCA" w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEZLETILÉHO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>KLIENTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC064DD" w14:textId="77777777" w:rsidR="003C34FC" w:rsidRPr="001F1F80" w:rsidRDefault="003C34FC" w:rsidP="003C34FC">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72EA57F6" w14:textId="77777777" w:rsidR="007B4D8F" w:rsidRDefault="007F7E7C" w:rsidP="003C34FC">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4D8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233D64DE" w14:textId="77777777" w:rsidR="001E2FCA" w:rsidRPr="00BF5BF1" w:rsidRDefault="007F7E7C" w:rsidP="003C34FC">
+      <w:pPr>
+        <w:pStyle w:val="Vchoz"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakty (telefon, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
-        <w:t>KLIENT</w:t>
-[...213 lines deleted...]
-        <w:t xml:space="preserve">) : </w:t>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05534CBA" w14:textId="77777777" w:rsidR="008E163D" w:rsidRPr="008E163D" w:rsidRDefault="008E163D" w:rsidP="008E163D">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67B33843" w14:textId="77CAEAF0" w:rsidR="003C34FC" w:rsidRPr="001F1F80" w:rsidRDefault="003C34FC" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1F80">
@@ -840,57 +849,85 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CE8C10" w14:textId="77777777" w:rsidR="003C34FC" w:rsidRPr="008E163D" w:rsidRDefault="003C34FC" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CE02AB6" w14:textId="77777777" w:rsidR="003C34FC" w:rsidRPr="001F1F80" w:rsidRDefault="001F1F80" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1F80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C34FC" w:rsidRPr="001F1F80">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">KONKRÉTNÍ  DŮVOD  Vaší  žádosti: </w:t>
+        <w:t>KONKRÉTNÍ  DŮVOD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C34FC" w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C34FC" w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vaší  žádosti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C34FC" w:rsidRPr="001F1F80">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED36D58" w14:textId="77777777" w:rsidR="003C34FC" w:rsidRPr="001F1F80" w:rsidRDefault="003C34FC" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4016B218" w14:textId="77777777" w:rsidR="001F1F80" w:rsidRDefault="001F1F80" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1000,79 +1037,91 @@
     <w:p w14:paraId="41B0DAED" w14:textId="77777777" w:rsidR="001C0491" w:rsidRDefault="001C0491" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CB80E1" w14:textId="5DD4617F" w:rsidR="003C34FC" w:rsidRDefault="001C0491" w:rsidP="003C34FC">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vyplni</w:t>
       </w:r>
       <w:r w:rsidR="00F52CB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="007C50DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">:                                   </w:t>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C50DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r w:rsidR="00950250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00664005">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidR="007C50DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1100,89 +1149,101 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00664005">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD3728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>podpi</w:t>
       </w:r>
       <w:r w:rsidR="00AD3728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C50DA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C50DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="003C34FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00AD3728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -1573,51 +1634,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="009725D2" w:rsidRPr="00F67B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> měsíců. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB5D6DF" w14:textId="77777777" w:rsidR="006F67BE" w:rsidRDefault="006F67BE" w:rsidP="00F67B9D">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BAC5697" w14:textId="4100E0AF" w:rsidR="00F67B9D" w:rsidRPr="00F52CB5" w:rsidRDefault="0055016C" w:rsidP="00F67B9D">
+    <w:p w14:paraId="1BAC5697" w14:textId="5BC3F0C3" w:rsidR="00F67B9D" w:rsidRPr="00F52CB5" w:rsidRDefault="0055016C" w:rsidP="00F67B9D">
       <w:pPr>
         <w:pStyle w:val="Vchoz"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F67BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Žádost o poskytnutí služby bude přijata a zaevidována po vyplnění</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1690,128 +1751,166 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F52CB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Všechny</w:t>
       </w:r>
       <w:r w:rsidR="00F67B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> vyplněné formuláře zašlete společně</w:t>
       </w:r>
+      <w:r w:rsidR="0096300A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do datové schránky: </w:t>
+      </w:r>
+      <w:r w:rsidR="0096300A" w:rsidRPr="0096300A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sucn5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0096300A" w:rsidRPr="0096300A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+      <w:r w:rsidR="0096300A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F52CB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:sectPr w:rsidR="00F67B9D" w:rsidRPr="00F52CB5" w:rsidSect="003264DC">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F0258E6" w14:textId="77777777" w:rsidR="000E75BD" w:rsidRDefault="000E75BD" w:rsidP="00950250">
+    <w:p w14:paraId="2ECBACA0" w14:textId="77777777" w:rsidR="004B75AC" w:rsidRDefault="004B75AC" w:rsidP="00950250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38059435" w14:textId="77777777" w:rsidR="000E75BD" w:rsidRDefault="000E75BD" w:rsidP="00950250">
+    <w:p w14:paraId="5EB3896F" w14:textId="77777777" w:rsidR="004B75AC" w:rsidRDefault="004B75AC" w:rsidP="00950250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Antique Olive">
     <w:altName w:val="Corbel"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1868,61 +1967,61 @@
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="184A311C" w14:textId="77777777" w:rsidR="00950250" w:rsidRDefault="00950250">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C5025DB" w14:textId="77777777" w:rsidR="00950250" w:rsidRDefault="00950250">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AC3610" w14:textId="77777777" w:rsidR="000E75BD" w:rsidRDefault="000E75BD" w:rsidP="00950250">
+    <w:p w14:paraId="15319CEF" w14:textId="77777777" w:rsidR="004B75AC" w:rsidRDefault="004B75AC" w:rsidP="00950250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79833F57" w14:textId="77777777" w:rsidR="000E75BD" w:rsidRDefault="000E75BD" w:rsidP="00950250">
+    <w:p w14:paraId="58BD3CA4" w14:textId="77777777" w:rsidR="004B75AC" w:rsidRDefault="004B75AC" w:rsidP="00950250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="759A9846" w14:textId="77777777" w:rsidR="00950250" w:rsidRDefault="00950250">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5019D67E" w14:textId="77777777" w:rsidR="00950250" w:rsidRDefault="00950250">
     <w:pPr>
@@ -2146,111 +2245,117 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1990476288">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="437795798">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003264DC"/>
+    <w:rsid w:val="00014ED6"/>
     <w:rsid w:val="000B1B4F"/>
     <w:rsid w:val="000E75BD"/>
     <w:rsid w:val="001640F7"/>
     <w:rsid w:val="001C0491"/>
     <w:rsid w:val="001E2FCA"/>
     <w:rsid w:val="001F1F80"/>
     <w:rsid w:val="002C149E"/>
     <w:rsid w:val="0032454C"/>
     <w:rsid w:val="003264DC"/>
     <w:rsid w:val="003C34FC"/>
     <w:rsid w:val="003E4647"/>
+    <w:rsid w:val="004B75AC"/>
     <w:rsid w:val="004D5814"/>
     <w:rsid w:val="0055016C"/>
     <w:rsid w:val="0055705B"/>
     <w:rsid w:val="00557305"/>
     <w:rsid w:val="00571EDE"/>
     <w:rsid w:val="00626C35"/>
     <w:rsid w:val="00664005"/>
     <w:rsid w:val="00693A9C"/>
     <w:rsid w:val="006C029A"/>
     <w:rsid w:val="006D06A2"/>
     <w:rsid w:val="006D3624"/>
+    <w:rsid w:val="006E5B8B"/>
     <w:rsid w:val="006F67BE"/>
     <w:rsid w:val="00711849"/>
+    <w:rsid w:val="00767DF5"/>
+    <w:rsid w:val="0077051D"/>
     <w:rsid w:val="007B4D8F"/>
     <w:rsid w:val="007C50DA"/>
     <w:rsid w:val="007F7E7C"/>
     <w:rsid w:val="0080470F"/>
     <w:rsid w:val="008343C8"/>
     <w:rsid w:val="00861596"/>
     <w:rsid w:val="008B07DC"/>
     <w:rsid w:val="008E163D"/>
     <w:rsid w:val="008E2E4F"/>
     <w:rsid w:val="008E7751"/>
     <w:rsid w:val="008F61B2"/>
     <w:rsid w:val="009177E1"/>
     <w:rsid w:val="00922E10"/>
     <w:rsid w:val="00950250"/>
+    <w:rsid w:val="0096300A"/>
     <w:rsid w:val="009725D2"/>
     <w:rsid w:val="00976C3A"/>
     <w:rsid w:val="00A64876"/>
     <w:rsid w:val="00AD3728"/>
     <w:rsid w:val="00BF5BF1"/>
     <w:rsid w:val="00C32F68"/>
     <w:rsid w:val="00C858AE"/>
     <w:rsid w:val="00CA158E"/>
     <w:rsid w:val="00CC7E85"/>
     <w:rsid w:val="00CE2FC3"/>
     <w:rsid w:val="00E235E5"/>
     <w:rsid w:val="00E528DF"/>
     <w:rsid w:val="00E9549D"/>
     <w:rsid w:val="00EF6B2E"/>
     <w:rsid w:val="00F179F1"/>
     <w:rsid w:val="00F52CB5"/>
     <w:rsid w:val="00F67B9D"/>
     <w:rsid w:val="00F74099"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -2891,51 +2996,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00950250"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv sady Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3197,67 +3302,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08523103-0B8C-4AA8-A3B3-4468394919DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1454</Characters>
+  <Pages>2</Pages>
+  <Words>247</Words>
+  <Characters>1463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1697</CharactersWithSpaces>
+  <CharactersWithSpaces>1707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Uživatel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>